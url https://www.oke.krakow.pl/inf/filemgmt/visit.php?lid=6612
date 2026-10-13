--- v0 (2025-11-03)
+++ v1 (2026-10-13)
@@ -500,87 +500,96 @@
           <w:p w14:paraId="1F514623" w14:textId="77777777" w:rsidR="00840534" w:rsidRPr="00E11C33" w:rsidRDefault="00840534" w:rsidP="00840534">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E11C33">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rejestracja, obróbka i publikacja obrazu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFC7F5D" w14:textId="77777777" w:rsidR="00840534" w:rsidRPr="00A05846" w:rsidRDefault="00840534" w:rsidP="00840534">
+          <w:p w14:paraId="0BFC7F5D" w14:textId="033A5985" w:rsidR="00840534" w:rsidRPr="00A05846" w:rsidRDefault="00840534" w:rsidP="00840534">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Płyta CD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/DVD</w:t>
             </w:r>
+            <w:r w:rsidR="00EF2903">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zdającego i </w:t>
+            </w:r>
             <w:r w:rsidRPr="00A05846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> zdającego i możliwy wydruk z programu</w:t>
+              <w:t>możliwy wydruk z programu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70AED3AC" w14:textId="602B04E9" w:rsidR="00840534" w:rsidRPr="00A05846" w:rsidRDefault="00840534" w:rsidP="00840534">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1725,50 +1734,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Płyta CD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/DVD</w:t>
             </w:r>
             <w:r w:rsidRPr="00A05846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> zdającego lub wydruk</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79B003E8" w14:textId="2D8D1BA1" w:rsidR="00840534" w:rsidRPr="00A05846" w:rsidRDefault="00840534" w:rsidP="00840534">
             <w:pPr>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TAK</w:t>
@@ -2523,52 +2534,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB3C01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eksploat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>acja i programowanie urządzeń i </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00CB3C01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">systemów </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB3C01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mechatronicznych</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
@@ -2959,61 +2968,61 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A3154F" w:rsidSect="00497969">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="709" w:bottom="1134" w:left="828" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37C1AAF9" w14:textId="77777777" w:rsidR="00C81892" w:rsidRDefault="00C81892" w:rsidP="003E13CD">
+    <w:p w14:paraId="2EEC05B4" w14:textId="77777777" w:rsidR="00E5030D" w:rsidRDefault="00E5030D" w:rsidP="003E13CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0537FBA2" w14:textId="77777777" w:rsidR="00C81892" w:rsidRDefault="00C81892" w:rsidP="003E13CD">
+    <w:p w14:paraId="329B6BB8" w14:textId="77777777" w:rsidR="00E5030D" w:rsidRDefault="00E5030D" w:rsidP="003E13CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3221,87 +3230,87 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00840534">
+            <w:r w:rsidR="00EF2903">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60130514" w14:textId="77777777" w:rsidR="00C81892" w:rsidRDefault="00C81892" w:rsidP="003E13CD">
+    <w:p w14:paraId="2B247D5E" w14:textId="77777777" w:rsidR="00E5030D" w:rsidRDefault="00E5030D" w:rsidP="003E13CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0386B776" w14:textId="77777777" w:rsidR="00C81892" w:rsidRDefault="00C81892" w:rsidP="003E13CD">
+    <w:p w14:paraId="0526FAE0" w14:textId="77777777" w:rsidR="00E5030D" w:rsidRDefault="00E5030D" w:rsidP="003E13CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37536,50 +37545,51 @@
     <w:rsid w:val="00E3434B"/>
     <w:rsid w:val="00E353D2"/>
     <w:rsid w:val="00E35E9D"/>
     <w:rsid w:val="00E35F2E"/>
     <w:rsid w:val="00E36EFB"/>
     <w:rsid w:val="00E40C9A"/>
     <w:rsid w:val="00E41CDD"/>
     <w:rsid w:val="00E42932"/>
     <w:rsid w:val="00E42CBD"/>
     <w:rsid w:val="00E42DD2"/>
     <w:rsid w:val="00E4319B"/>
     <w:rsid w:val="00E431EA"/>
     <w:rsid w:val="00E4332B"/>
     <w:rsid w:val="00E44BF2"/>
     <w:rsid w:val="00E44D9D"/>
     <w:rsid w:val="00E45D55"/>
     <w:rsid w:val="00E46554"/>
     <w:rsid w:val="00E46BB6"/>
     <w:rsid w:val="00E46DCF"/>
     <w:rsid w:val="00E46FCA"/>
     <w:rsid w:val="00E477D0"/>
     <w:rsid w:val="00E479A3"/>
     <w:rsid w:val="00E47EF3"/>
     <w:rsid w:val="00E500BE"/>
     <w:rsid w:val="00E501A3"/>
+    <w:rsid w:val="00E5030D"/>
     <w:rsid w:val="00E5196A"/>
     <w:rsid w:val="00E51E5B"/>
     <w:rsid w:val="00E52834"/>
     <w:rsid w:val="00E5358A"/>
     <w:rsid w:val="00E53F47"/>
     <w:rsid w:val="00E54676"/>
     <w:rsid w:val="00E548BA"/>
     <w:rsid w:val="00E5502A"/>
     <w:rsid w:val="00E5522A"/>
     <w:rsid w:val="00E566EA"/>
     <w:rsid w:val="00E6040F"/>
     <w:rsid w:val="00E60D78"/>
     <w:rsid w:val="00E610C9"/>
     <w:rsid w:val="00E613D9"/>
     <w:rsid w:val="00E61885"/>
     <w:rsid w:val="00E63355"/>
     <w:rsid w:val="00E63389"/>
     <w:rsid w:val="00E65B21"/>
     <w:rsid w:val="00E65BBF"/>
     <w:rsid w:val="00E6637A"/>
     <w:rsid w:val="00E66A8B"/>
     <w:rsid w:val="00E66C56"/>
     <w:rsid w:val="00E66F9F"/>
     <w:rsid w:val="00E67288"/>
     <w:rsid w:val="00E7100F"/>
@@ -37700,50 +37710,51 @@
     <w:rsid w:val="00ED440C"/>
     <w:rsid w:val="00ED44F1"/>
     <w:rsid w:val="00ED6B12"/>
     <w:rsid w:val="00ED7B5B"/>
     <w:rsid w:val="00EE019A"/>
     <w:rsid w:val="00EE0A8F"/>
     <w:rsid w:val="00EE2F6E"/>
     <w:rsid w:val="00EE3800"/>
     <w:rsid w:val="00EE4114"/>
     <w:rsid w:val="00EE4383"/>
     <w:rsid w:val="00EE4517"/>
     <w:rsid w:val="00EE47AB"/>
     <w:rsid w:val="00EE4C53"/>
     <w:rsid w:val="00EE58D1"/>
     <w:rsid w:val="00EE5AAC"/>
     <w:rsid w:val="00EE5BD4"/>
     <w:rsid w:val="00EE6611"/>
     <w:rsid w:val="00EF02A6"/>
     <w:rsid w:val="00EF067B"/>
     <w:rsid w:val="00EF0732"/>
     <w:rsid w:val="00EF0F5C"/>
     <w:rsid w:val="00EF111E"/>
     <w:rsid w:val="00EF1D0E"/>
     <w:rsid w:val="00EF22D6"/>
     <w:rsid w:val="00EF2590"/>
+    <w:rsid w:val="00EF2903"/>
     <w:rsid w:val="00EF2A1E"/>
     <w:rsid w:val="00EF2FB4"/>
     <w:rsid w:val="00EF4070"/>
     <w:rsid w:val="00EF46DB"/>
     <w:rsid w:val="00EF4710"/>
     <w:rsid w:val="00EF5A85"/>
     <w:rsid w:val="00EF6825"/>
     <w:rsid w:val="00EF7AFE"/>
     <w:rsid w:val="00EF7BEA"/>
     <w:rsid w:val="00F00054"/>
     <w:rsid w:val="00F00184"/>
     <w:rsid w:val="00F009B6"/>
     <w:rsid w:val="00F00E82"/>
     <w:rsid w:val="00F0252F"/>
     <w:rsid w:val="00F02565"/>
     <w:rsid w:val="00F027CC"/>
     <w:rsid w:val="00F02E4D"/>
     <w:rsid w:val="00F036AD"/>
     <w:rsid w:val="00F04AD3"/>
     <w:rsid w:val="00F067EE"/>
     <w:rsid w:val="00F06AEF"/>
     <w:rsid w:val="00F10042"/>
     <w:rsid w:val="00F10654"/>
     <w:rsid w:val="00F107AA"/>
     <w:rsid w:val="00F110C9"/>
@@ -45257,51 +45268,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E591C4A-AEBE-45DA-88D4-667C29249EA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C54B0A4-7DE1-4790-85C4-C3B39B22D3B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>285</Words>
   <Characters>1716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>