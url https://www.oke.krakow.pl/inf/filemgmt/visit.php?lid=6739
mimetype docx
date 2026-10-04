--- v0 (2025-10-26)
+++ v1 (2026-10-04)
@@ -504,69 +504,78 @@
           <w:p w14:paraId="50CB3410" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rejestracja, obróbka i publikacja obrazu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E993423" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="1E993423" w14:textId="284234B8" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Płyta CD/DVD zdającego lub Płyta CD zdającego i wydruk</w:t>
+              <w:t xml:space="preserve">Płyta CD/DVD </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zdającego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7671F2E3" w14:textId="2B64D1CF" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2157,79 +2166,69 @@
             <w:r w:rsidR="002917A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>procesów przetwarzania drewna i </w:t>
             </w:r>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>materiałów drewnopochodnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="457FDF07" w14:textId="55D1AFCA" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="457FDF07" w14:textId="37BED267" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00F22A15" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A3154F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wydruk z programu</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t>+płyta CD/DVD zdającego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="559BF4B2" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4272,367 +4271,324 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> fizyczny wydruk </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>brailowski</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3154F" w:rsidRPr="00A3154F" w14:paraId="09F3B9AD" w14:textId="77777777" w:rsidTr="00A3154F">
+      <w:tr w:rsidR="00F22A15" w:rsidRPr="00A3154F" w14:paraId="09F3B9AD" w14:textId="77777777" w:rsidTr="00A3154F">
         <w:trPr>
           <w:trHeight w:val="696"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9E27CB" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="7B9E27CB" w14:textId="77777777" w:rsidR="00F22A15" w:rsidRPr="00A3154F" w:rsidRDefault="00F22A15" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D699A2B" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="7D699A2B" w14:textId="77777777" w:rsidR="00F22A15" w:rsidRPr="00A3154F" w:rsidRDefault="00F22A15" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MEC.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="574C5489" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="574C5489" w14:textId="77777777" w:rsidR="00F22A15" w:rsidRPr="00A3154F" w:rsidRDefault="00F22A15" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organizacja i nadzorowanie procesów produkcji maszyn i urządzeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="265401C9" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="31078740" w14:textId="7681C75E" w:rsidR="00F22A15" w:rsidRPr="00A3154F" w:rsidRDefault="00F22A15" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wydruk z programu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FD532B7" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
-[...31 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08DC63F7" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="08DC63F7" w14:textId="77777777" w:rsidR="00F22A15" w:rsidRPr="00A3154F" w:rsidRDefault="00F22A15" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3154F" w:rsidRPr="00A3154F" w14:paraId="4320E615" w14:textId="77777777" w:rsidTr="00A3154F">
+      <w:tr w:rsidR="00F22A15" w:rsidRPr="00A3154F" w14:paraId="4320E615" w14:textId="77777777" w:rsidTr="00A3154F">
         <w:trPr>
           <w:trHeight w:val="571"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6626C523" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="6626C523" w14:textId="77777777" w:rsidR="00F22A15" w:rsidRPr="00A3154F" w:rsidRDefault="00F22A15" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="3" w:colLast="3"/>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7865BEC1" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="7865BEC1" w14:textId="77777777" w:rsidR="00F22A15" w:rsidRPr="00A3154F" w:rsidRDefault="00F22A15" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MEC.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7253F9A8" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="7253F9A8" w14:textId="77777777" w:rsidR="00F22A15" w:rsidRPr="00A3154F" w:rsidRDefault="00F22A15" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organizacja i wykonywanie prac spawalniczych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9D9280" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="2A0A04B4" w14:textId="654D87EB" w:rsidR="00F22A15" w:rsidRPr="00A3154F" w:rsidRDefault="00F22A15" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Wydruk z programu +płyta CD/DVD zdającego</w:t>
+              <w:t>Wydruk z programu</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D633CD0" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
+          <w:p w14:paraId="5D633CD0" w14:textId="77777777" w:rsidR="00F22A15" w:rsidRPr="00A3154F" w:rsidRDefault="00F22A15" w:rsidP="00F22A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00A3154F" w:rsidRPr="00A3154F" w14:paraId="750D55EE" w14:textId="77777777" w:rsidTr="00A3154F">
         <w:trPr>
           <w:trHeight w:val="1069"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60278A65" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4958,52 +4914,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Obsługa siłowni stat</w:t>
             </w:r>
             <w:r w:rsidR="002917A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>kowych, urządzeń pomocniczych i </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00A3154F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mechanizmów pokładowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32079EC5" w14:textId="77777777" w:rsidR="00A3154F" w:rsidRPr="00A3154F" w:rsidRDefault="00A3154F" w:rsidP="00A3154F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5054,61 +5008,61 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A3154F" w:rsidSect="00497969">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="709" w:bottom="1134" w:left="828" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53A4F255" w14:textId="77777777" w:rsidR="00B01B8D" w:rsidRDefault="00B01B8D" w:rsidP="003E13CD">
+    <w:p w14:paraId="4F297F3B" w14:textId="77777777" w:rsidR="00420782" w:rsidRDefault="00420782" w:rsidP="003E13CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="449879D7" w14:textId="77777777" w:rsidR="00B01B8D" w:rsidRDefault="00B01B8D" w:rsidP="003E13CD">
+    <w:p w14:paraId="33ECE63E" w14:textId="77777777" w:rsidR="00420782" w:rsidRDefault="00420782" w:rsidP="003E13CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5319,87 +5273,87 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002917A2">
+            <w:r w:rsidR="00F22A15">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29A06A2D" w14:textId="77777777" w:rsidR="00B01B8D" w:rsidRDefault="00B01B8D" w:rsidP="003E13CD">
+    <w:p w14:paraId="33540F66" w14:textId="77777777" w:rsidR="00420782" w:rsidRDefault="00420782" w:rsidP="003E13CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A84D14E" w14:textId="77777777" w:rsidR="00B01B8D" w:rsidRDefault="00B01B8D" w:rsidP="003E13CD">
+    <w:p w14:paraId="2D894F3F" w14:textId="77777777" w:rsidR="00420782" w:rsidRDefault="00420782" w:rsidP="003E13CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37093,50 +37047,51 @@
     <w:rsid w:val="003F692D"/>
     <w:rsid w:val="003F7594"/>
     <w:rsid w:val="003F7E0F"/>
     <w:rsid w:val="004009AB"/>
     <w:rsid w:val="00400CD6"/>
     <w:rsid w:val="00402777"/>
     <w:rsid w:val="00402AC1"/>
     <w:rsid w:val="004031DE"/>
     <w:rsid w:val="004033A0"/>
     <w:rsid w:val="004046D0"/>
     <w:rsid w:val="004056A8"/>
     <w:rsid w:val="0040662E"/>
     <w:rsid w:val="004101CC"/>
     <w:rsid w:val="00411E30"/>
     <w:rsid w:val="004125A6"/>
     <w:rsid w:val="00412C1A"/>
     <w:rsid w:val="00412DC0"/>
     <w:rsid w:val="0041355A"/>
     <w:rsid w:val="00413735"/>
     <w:rsid w:val="00414F54"/>
     <w:rsid w:val="004169AD"/>
     <w:rsid w:val="004179D3"/>
     <w:rsid w:val="00417AA0"/>
     <w:rsid w:val="00420687"/>
     <w:rsid w:val="004206F3"/>
+    <w:rsid w:val="00420782"/>
     <w:rsid w:val="004207E3"/>
     <w:rsid w:val="00421544"/>
     <w:rsid w:val="004221B0"/>
     <w:rsid w:val="00422B8B"/>
     <w:rsid w:val="00422F10"/>
     <w:rsid w:val="0042403F"/>
     <w:rsid w:val="00424161"/>
     <w:rsid w:val="00424F8B"/>
     <w:rsid w:val="0042524A"/>
     <w:rsid w:val="004259BC"/>
     <w:rsid w:val="00425A1F"/>
     <w:rsid w:val="004277AA"/>
     <w:rsid w:val="004308B7"/>
     <w:rsid w:val="0043156A"/>
     <w:rsid w:val="00431D80"/>
     <w:rsid w:val="00432054"/>
     <w:rsid w:val="0043232B"/>
     <w:rsid w:val="004338D3"/>
     <w:rsid w:val="00433D13"/>
     <w:rsid w:val="0043424E"/>
     <w:rsid w:val="00435046"/>
     <w:rsid w:val="00435CE9"/>
     <w:rsid w:val="004361FF"/>
     <w:rsid w:val="00436678"/>
     <w:rsid w:val="00436689"/>
@@ -39839,50 +39794,51 @@
     <w:rsid w:val="00F04AD3"/>
     <w:rsid w:val="00F067EE"/>
     <w:rsid w:val="00F06AEF"/>
     <w:rsid w:val="00F10042"/>
     <w:rsid w:val="00F10654"/>
     <w:rsid w:val="00F107AA"/>
     <w:rsid w:val="00F110C9"/>
     <w:rsid w:val="00F114DD"/>
     <w:rsid w:val="00F132DD"/>
     <w:rsid w:val="00F1404E"/>
     <w:rsid w:val="00F14B4F"/>
     <w:rsid w:val="00F14CC7"/>
     <w:rsid w:val="00F14D90"/>
     <w:rsid w:val="00F14DD2"/>
     <w:rsid w:val="00F14E8C"/>
     <w:rsid w:val="00F1573C"/>
     <w:rsid w:val="00F158DC"/>
     <w:rsid w:val="00F1750E"/>
     <w:rsid w:val="00F176BC"/>
     <w:rsid w:val="00F1792E"/>
     <w:rsid w:val="00F17C13"/>
     <w:rsid w:val="00F205E0"/>
     <w:rsid w:val="00F213D6"/>
     <w:rsid w:val="00F219F5"/>
     <w:rsid w:val="00F2227E"/>
+    <w:rsid w:val="00F22A15"/>
     <w:rsid w:val="00F22DA6"/>
     <w:rsid w:val="00F238B6"/>
     <w:rsid w:val="00F24E3B"/>
     <w:rsid w:val="00F254A7"/>
     <w:rsid w:val="00F25611"/>
     <w:rsid w:val="00F26664"/>
     <w:rsid w:val="00F26BC1"/>
     <w:rsid w:val="00F277D2"/>
     <w:rsid w:val="00F3030F"/>
     <w:rsid w:val="00F30C79"/>
     <w:rsid w:val="00F313E9"/>
     <w:rsid w:val="00F31D45"/>
     <w:rsid w:val="00F325D3"/>
     <w:rsid w:val="00F3268F"/>
     <w:rsid w:val="00F32F23"/>
     <w:rsid w:val="00F34397"/>
     <w:rsid w:val="00F345FA"/>
     <w:rsid w:val="00F3539D"/>
     <w:rsid w:val="00F3591D"/>
     <w:rsid w:val="00F36286"/>
     <w:rsid w:val="00F3649D"/>
     <w:rsid w:val="00F3686D"/>
     <w:rsid w:val="00F36DD3"/>
     <w:rsid w:val="00F37F86"/>
     <w:rsid w:val="00F41B17"/>
@@ -47353,87 +47309,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{954A90AE-1EFB-4274-A54A-6398024EC414}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{223F2664-83CF-4345-A025-99970DAD630A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>544</Words>
-  <Characters>3269</Characters>
+  <Words>529</Words>
+  <Characters>3178</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3806</CharactersWithSpaces>
+  <CharactersWithSpaces>3700</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6422579</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.cke.edu.pl/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6422579</vt:i4>
       </vt:variant>
       <vt:variant>