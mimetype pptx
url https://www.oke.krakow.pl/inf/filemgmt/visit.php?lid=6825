--- v0 (2025-12-14)
+++ v1 (2026-05-12)
@@ -940,54 +940,54 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15662" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="115" d="100"/>
-          <a:sy n="115" d="100"/>
+          <a:sx n="85" d="100"/>
+          <a:sy n="85" d="100"/>
         </p:scale>
-        <p:origin x="379" y="67"/>
+        <p:origin x="562" y="67"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="74" d="100"/>
         <a:sy n="74" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
@@ -1064,51 +1064,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884614" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BC713D8A-C425-4BAA-AEAD-1B3095D7BB81}" type="datetimeFigureOut">
               <a:rPr lang="pl-PL" smtClean="0"/>
               <a:pPr/>
-              <a:t>01.12.2025</a:t>
+              <a:t>28.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Symbol zastępczy obrazu slajdu 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2014,51 +2014,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7678737" y="5883275"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6612E754-CC83-44BD-8589-9250A5149A7D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="5883275"/>
             <a:ext cx="6672887" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2229,51 +2229,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{D3BD5D65-0169-412D-A4F2-4FD04D296376}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>12/1/2025</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -2646,51 +2646,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7678737" y="5883275"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4EC26623-486B-4C28-9BC1-22C2C3A9A027}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="5883275"/>
             <a:ext cx="6672887" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2969,51 +2969,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7678737" y="5883275"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BDFA013C-9B55-42B5-B08C-87C7412E4DE9}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="5883275"/>
             <a:ext cx="6672887" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3241,51 +3241,51 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7678737" y="5883275"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F54D2868-2658-4884-9030-650847209FFA}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="5883275"/>
             <a:ext cx="6672887" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3676,51 +3676,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7678737" y="5883275"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{01622EBC-5E1D-469D-9054-9B404E04BFAF}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="5883275"/>
             <a:ext cx="6672887" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3945,51 +3945,51 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7678737" y="5883275"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4B6A824C-58D2-4F1B-8079-0EF534633606}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="5883275"/>
             <a:ext cx="6672887" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4372,51 +4372,51 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7678737" y="5883275"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F54D2868-2658-4884-9030-650847209FFA}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="5883275"/>
             <a:ext cx="6672887" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5118,51 +5118,51 @@
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
@@ -5909,52 +5909,52 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Symbol zastępczy zawartości 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BDA30C9-CA61-41ED-ACE0-4C6C53A273C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1149102" y="1579309"/>
-            <a:ext cx="3658345" cy="5210349"/>
+            <a:off x="1085180" y="1608192"/>
+            <a:ext cx="3566333" cy="5079302"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="pole tekstowe 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36856121-1801-4FC7-83FD-B5E8C9ECD360}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="534756" y="783123"/>
             <a:ext cx="10949033" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -6040,50 +6040,72 @@
               </a:rPr>
               <a:t>na pierwszej stronie arkusza oraz </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="pl-PL" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>kod OE </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="pl-PL" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>w miejscu na naklejkę. </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3494BA">
+                    <a:lumMod val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ważne! Sprawdza poprawność wpisanych danych.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Owal 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31F185A0-3644-4685-AC27-23047B495A47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2076617" y="2471530"/>
             <a:ext cx="2574896" cy="904461"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="28575">
@@ -6109,51 +6131,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="pole tekstowe 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94DC1E46-9447-4607-9156-B2AF18D9EA4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6840208" y="1346211"/>
+            <a:off x="7356914" y="1857199"/>
             <a:ext cx="4392567" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="pl-PL" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Brak kart oceny </a:t>
             </a:r>
           </a:p>
@@ -6172,52 +6194,52 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Obraz 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7500CDBE-A633-4FB6-9870-61F095B90701}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7136044" y="2106306"/>
-            <a:ext cx="3077258" cy="4565987"/>
+            <a:off x="7577364" y="2761129"/>
+            <a:ext cx="2635938" cy="3911164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="376556471"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -13878,104 +13900,50 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy numeru slajdu 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...52 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tytuł 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="662763" y="258210"/>
             <a:ext cx="10364451" cy="531799"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -13989,127 +13957,269 @@
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="pl-PL" sz="3200" dirty="0"/>
               <a:t>model </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="pl-PL" sz="3200" dirty="0" err="1"/>
               <a:t>dk</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="pl-PL" sz="3200" dirty="0"/>
               <a:t> – rezultaty nagrywane są na płycie </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="7" name="pole tekstowe 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="475546" y="887715"/>
+            <a:ext cx="6794413" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Na ostatniej stronie arkusza znajduje się tabela:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Symbol zastępczy zawartości 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E7544B9-3F33-4ABA-A936-03ED3E8EB924}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1830109" y="1349380"/>
+            <a:ext cx="8029757" cy="5620830"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="6" name="Prostokąt zaokrąglony 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="913775" y="2999922"/>
-            <a:ext cx="6141493" cy="464024"/>
+            <a:off x="1971611" y="2587546"/>
+            <a:ext cx="2627284" cy="464024"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="pole tekstowe 6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Prostokąt: zaokrąglone rogi 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{944BAECC-4794-44FB-A0E4-B1BBA145D1EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="475546" y="887715"/>
-            <a:ext cx="6794413" cy="461665"/>
+            <a:off x="4186518" y="1963271"/>
+            <a:ext cx="1192306" cy="259976"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...9 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="pl-PL">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Prostokąt: zaokrąglone rogi 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D201AC45-5370-4FF0-A893-0E6183BC883C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8023412" y="3756212"/>
+            <a:ext cx="1192306" cy="259976"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="pl-PL">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2985717742"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -20973,274 +21083,314 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy zawartości 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="380435" y="1100695"/>
             <a:ext cx="11662006" cy="5343652"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" lvl="1" indent="-342900">
               <a:spcBef>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="q"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="pl-PL" sz="2400" dirty="0"/>
               <a:t>Przewodniczący ZN lub wyznaczony przez niego członek ZN, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="pl-PL" sz="2400" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>przed salą egzaminacyjną</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="pl-PL" sz="2400" dirty="0"/>
               <a:t>: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="720000" lvl="1" indent="-360000">
               <a:spcBef>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="pl-PL" sz="2400" dirty="0"/>
               <a:t>przypomina o zakazie wnoszenia i korzystania z: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="936000" lvl="2" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="pl-PL" sz="2400" dirty="0"/>
               <a:t>urządzeń telekomunikacyjnych, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="936000" lvl="2" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="pl-PL" sz="2400" dirty="0"/>
               <a:t>materiałów / przyborów, które nie zostały wymienione</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="pl-PL" sz="2400" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="pl-PL" sz="2400" dirty="0"/>
               <a:t>w informacji dyrektora CKE,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="720000" lvl="1" indent="-360000">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="002060"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2400" dirty="0"/>
+              <a:t>sprawdza tożsamość zdających,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="720000" lvl="1" indent="-360000">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="002060"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2400" dirty="0"/>
+              <a:t>przeprowadza losowanie miejsc / stanowisk ,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="720000" lvl="1" indent="-360000">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="002060"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2400" b="1" dirty="0"/>
+              <a:t>dopilnowuje, aby zdający potwierdził obecność podpisem </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="pl-PL" sz="2400" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2400" b="1" dirty="0"/>
+              <a:t>w wykazie zdających w sali.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="720000" lvl="1" indent="-360000">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="002060"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2400" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>sprawdza na wykazie zdających poprawność numeru PESEL (a w przypadku braku numeru PESEL – serii i numeru paszportu lub innego dokumentu potwierdzającego tożsamość) każdego zdającego. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="720000" lvl="1" indent="-360000">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
             </a:pPr>
-            <a:r>
-[...38 lines deleted...]
-            <a:endParaRPr lang="pl-PL" sz="2400" strike="sngStrike" dirty="0"/>
+            <a:endParaRPr lang="pl-PL" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="pl-PL" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2050" name="Picture 2" descr="D:\@Passport_Gosia\Konferencje\Prezentacje\Wiosna_2014\Rysunki\Kalejdoskop\drzwi.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="9853807" y="1483915"/>
-            <a:ext cx="2188634" cy="5141675"/>
+            <a:off x="10153637" y="1134235"/>
+            <a:ext cx="1657928" cy="3894908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="pole tekstowe 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11328384" y="3310856"/>
+            <a:off x="11278226" y="2549959"/>
             <a:ext cx="490702" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent4"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent4"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent4"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="36000" rIns="36000" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="pl-PL" sz="1200" dirty="0"/>
               <a:t>Sala 5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="pole tekstowe 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11314041" y="3736412"/>
-            <a:ext cx="598206" cy="369332"/>
+            <a:off x="11233891" y="2980562"/>
+            <a:ext cx="590569" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="pl-PL" sz="900" dirty="0"/>
               <a:t>Lista zdających</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="11" name="Grupa 10"/>
           <p:cNvGrpSpPr/>
@@ -23604,54 +23754,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TM04033925[[fn=Kropla]]</Template>
   <TotalTime></TotalTime>
-  <Words>2081</Words>
+  <Words>2116</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Panoramiczny</PresentationFormat>
-  <Paragraphs>248</Paragraphs>
+  <Paragraphs>249</Paragraphs>
   <Slides>29</Slides>
   <Notes>6</Notes>
   <HiddenSlides>1</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Używane czcionki</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motyw</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuły slajdów</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>29</vt:i4>
       </vt:variant>