--- v0 (2025-11-03)
+++ v1 (2026-04-30)
@@ -1,977 +1,901 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2985"/>
-        <w:gridCol w:w="383"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="2508"/>
+        <w:gridCol w:w="7221"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA468F" w:rsidRPr="006F3AFB" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA468F" w:rsidRPr="00877D98" w:rsidRDefault="00BA468F" w:rsidP="003C4985">
+          <w:p w:rsidR="00BA468F" w:rsidRPr="00877D98" w:rsidRDefault="00BE3FE1" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00877D98">
-[...5 lines deleted...]
-              <w:t>Data złożenia wniosku:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data złożenia wniosku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BA468F" w:rsidRPr="006F3AFB" w:rsidRDefault="00BA468F" w:rsidP="00BA468F">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidRDefault="00877D98" w:rsidP="00D433AB">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidRDefault="00877D98" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dane organu prowadzącego szkołę policealną, który składa wniosek</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-              <w:t>Kod organu:</w:t>
+            <w:r w:rsidR="00BE3FE1">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
-          </w:p>
-[...141 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3AFB" w:rsidRPr="006F3AFB" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3AFB" w:rsidRPr="00877D98" w:rsidRDefault="006F3AFB" w:rsidP="003C4985">
+          <w:p w:rsidR="006F3AFB" w:rsidRPr="00877D98" w:rsidRDefault="00BE3FE1" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00877D98">
-[...5 lines deleted...]
-              <w:t>Pełna nazwa:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pełna nazwa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006F3AFB" w:rsidRPr="006F3AFB" w:rsidRDefault="006F3AFB" w:rsidP="00BA468F">
+            <w:pPr>
+              <w:ind w:left="57"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE3FE1" w:rsidRPr="006F3AFB" w:rsidTr="00BA468F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE3FE1" w:rsidRPr="00877D98" w:rsidRDefault="00BE3FE1" w:rsidP="003C4985">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>REGON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE3FE1" w:rsidRPr="006F3AFB" w:rsidRDefault="00BE3FE1" w:rsidP="00BA468F">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidRDefault="00877D98" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dane teleadresowe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895DD7" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00895DD7" w:rsidRPr="00877D98" w:rsidRDefault="00895DD7" w:rsidP="00895DD7">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00895DD7" w:rsidRDefault="00895DD7" w:rsidP="00895DD7">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895DD7" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00895DD7" w:rsidRPr="00877D98" w:rsidRDefault="00895DD7" w:rsidP="00895DD7">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ulica i numer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00895DD7" w:rsidRDefault="00895DD7" w:rsidP="00895DD7">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA468F" w:rsidTr="000F64D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BA468F" w:rsidRPr="00877D98" w:rsidRDefault="00BA468F" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kod pocztowy i poczta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BA468F" w:rsidRDefault="00BA468F" w:rsidP="00BA468F">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00583577" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00583577" w:rsidRPr="00877D98" w:rsidRDefault="00583577" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00583577" w:rsidRDefault="00583577" w:rsidP="00583577">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00766CF0" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRPr="00877D98" w:rsidRDefault="00766CF0" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRDefault="00766CF0" w:rsidP="00027F33">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidRDefault="00877D98" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dane do korespondencji:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00766CF0" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRPr="00877D98" w:rsidRDefault="00E94136" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nazwa adresata/Adresat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRDefault="00766CF0" w:rsidP="00027F33">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E94136" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E94136" w:rsidRPr="00877D98" w:rsidRDefault="00E94136" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E94136" w:rsidRDefault="00E94136" w:rsidP="00027F33">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00766CF0" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRPr="00877D98" w:rsidRDefault="00CB3B9F" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ulica i numer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRDefault="00766CF0" w:rsidP="00027F33">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA468F" w:rsidTr="006122C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BA468F" w:rsidRPr="00877D98" w:rsidRDefault="00BA468F" w:rsidP="00501E0C">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kod pocztowy i poczta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BA468F" w:rsidRDefault="00BA468F" w:rsidP="00BA468F">
+            <w:pPr>
+              <w:ind w:left="57"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E812A0" w:rsidTr="006122C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E812A0" w:rsidRPr="00877D98" w:rsidRDefault="00BE3FE1" w:rsidP="00501E0C">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adres do e-Doręczeń</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E812A0" w:rsidRDefault="00E812A0" w:rsidP="00BA468F">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00766CF0" w:rsidRDefault="00766CF0" w:rsidP="006D578E"/>
-    <w:p w:rsidR="00196459" w:rsidRDefault="00196459" w:rsidP="0092748A">
+    <w:p w:rsidR="00930415" w:rsidRPr="00AA73DA" w:rsidRDefault="00196459" w:rsidP="00AA73DA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00467DAC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Wniosek o wydanie zaświadczenia o uzyskaniu przez uczniów </w:t>
       </w:r>
       <w:r w:rsidR="00E80124">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">szkoły </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00877D98">
+        <w:t>szkoły</w:t>
+      </w:r>
+      <w:r w:rsidR="00930415">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E80124">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196459" w:rsidRDefault="00930415" w:rsidP="0092748A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="2" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="2" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>dypl</w:t>
       </w:r>
       <w:r w:rsidRPr="00467DAC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>omów zawod</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00245BEF">
+        <w:t>omów</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00467DAC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zawod</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>owych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE1D1B" w:rsidRDefault="00BC4359" w:rsidP="00D433AB">
+    <w:p w:rsidR="00AE1D1B" w:rsidRDefault="00BC4359" w:rsidP="00274C5B">
       <w:pPr>
-        <w:spacing w:before="240" w:after="60"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC4359">
         <w:t xml:space="preserve">Na podstawie </w:t>
       </w:r>
       <w:r w:rsidR="00EB3D65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">art. </w:t>
       </w:r>
-      <w:r w:rsidR="00D433AB">
+      <w:r w:rsidR="00AA6DBE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidR="001E3834" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">. ust. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D433AB">
+        <w:t xml:space="preserve"> ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6DBE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>1 pkt 3a</w:t>
       </w:r>
       <w:r w:rsidR="001E3834" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>ustawy z dnia 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D433AB">
+        <w:t xml:space="preserve">ustawy z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C96" w:rsidRPr="006F5E9F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6DBE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5E9F">
+      <w:r w:rsidR="007E0C96" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D433AB">
+      <w:r w:rsidR="00AA6DBE">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>październik</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006F5E9F">
+        <w:t>października</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C96" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 201</w:t>
       </w:r>
-      <w:r w:rsidR="00D433AB">
+      <w:r w:rsidR="00AA6DBE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5E9F">
+      <w:r w:rsidR="007E0C96" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> r. o finansowaniu zadań oświatowych </w:t>
       </w:r>
-      <w:r w:rsidR="005D38C2">
+      <w:r w:rsidR="007E0C96">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="006F5E9F">
+      <w:r w:rsidR="007E0C96" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00745892">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E0C96">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">t.j. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F5E9F">
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007E0C96">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C96" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Dz.U.</w:t>
       </w:r>
-      <w:r w:rsidR="00872FF6">
+      <w:r w:rsidR="007E0C96">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5E9F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E0C96" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="00872FF6">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007E0C96">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t> 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA72F4">
+        <w:t> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E812A0">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>2</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00872FF6">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C96">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F5E9F">
+      <w:r w:rsidR="007E0C96" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">r. poz. </w:t>
       </w:r>
-      <w:r w:rsidR="00D433AB">
+      <w:r w:rsidR="00E812A0">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>2082 ze zm.</w:t>
+        <w:t>439</w:t>
       </w:r>
       <w:r w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC4359">
         <w:t xml:space="preserve"> wnioskuję o wydanie zaświadczenia o uzyskaniu </w:t>
       </w:r>
       <w:r w:rsidR="00223E2B">
         <w:t>w okresie</w:t>
       </w:r>
       <w:r w:rsidR="00AE1D1B">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00223E2B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
@@ -1004,52 +928,57 @@
         <w:gridCol w:w="2401"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="271"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="271"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC3C2E" w:rsidTr="003345F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BC3C2E" w:rsidRDefault="00BC3C2E" w:rsidP="00F1367D">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t xml:space="preserve">od </w:t>
+              <w:t>od</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB5945">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(dzień-miesiąc-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rok</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB5945">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -1221,52 +1150,57 @@
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3C2E" w:rsidRDefault="00BC3C2E" w:rsidP="00BC3C2E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BC3C2E" w:rsidRDefault="00BC3C2E" w:rsidP="00F1367D">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="right"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t xml:space="preserve">do </w:t>
+              <w:t>do</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB5945">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(dzień-miesiąc-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rok</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB5945">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -1427,111 +1361,111 @@
           <w:p w:rsidR="00BC3C2E" w:rsidRDefault="00BC3C2E" w:rsidP="00BC3C2E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BC3C2E" w:rsidRDefault="00BC3C2E" w:rsidP="00BC3C2E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BC4359" w:rsidRDefault="00BC4359" w:rsidP="00BB5945">
+    <w:p w:rsidR="00BC4359" w:rsidRDefault="00930415" w:rsidP="00BB5945">
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC4359">
-[...6 lines deleted...]
-        <w:t>ych</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>dyplomów</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zawodowych</w:t>
       </w:r>
       <w:r w:rsidR="00467DAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00223E2B" w:rsidRPr="00BC4359">
-        <w:t>przez uczniów</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00223E2B">
+        <w:t xml:space="preserve">przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00223E2B" w:rsidRPr="006F3620">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">uczniów </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3620" w:rsidRPr="006F3620">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>szkół policealnych</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3620">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="3515"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B61879" w:rsidRPr="003F78F9" w:rsidTr="00B61879">
+      <w:tr w:rsidR="00B61879" w:rsidRPr="003F78F9" w:rsidTr="00930415">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="003F78F9" w:rsidRDefault="00B61879" w:rsidP="006C2AC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F78F9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -1548,51 +1482,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="003F78F9" w:rsidRDefault="00B61879" w:rsidP="00AA2C62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F78F9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kod szkoły</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="003F78F9" w:rsidRDefault="00B61879" w:rsidP="006C2AC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F78F9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nazwa szkoły</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1601,724 +1535,661 @@
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="003F78F9" w:rsidRDefault="00B61879" w:rsidP="006C2AC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F78F9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adres szkoły</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00B61879">
+      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00930415">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00770C6A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00AA2C62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00B61879">
+      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00930415">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00770C6A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00AA2C62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00B61879">
+      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00930415">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00770C6A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00AA2C62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00B61879">
+      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00930415">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00770C6A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00AA2C62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00B61879">
+      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00930415">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00770C6A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00AA2C62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00B61879">
+      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00930415">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00770C6A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00AA2C62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00B61879">
+      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00930415">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00770C6A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00AA2C62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00B61879">
+      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00930415">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00770C6A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00AA2C62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00B61879">
+      <w:tr w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidTr="00930415">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00770C6A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00AA2C62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
-[...62 lines deleted...]
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B61879" w:rsidRPr="00A65F6B" w:rsidRDefault="00B61879" w:rsidP="00A65F6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00BC4359" w:rsidRDefault="00BC4359" w:rsidP="00196459"/>
     <w:p w:rsidR="00D61266" w:rsidRDefault="00D61266" w:rsidP="00196459"/>
     <w:p w:rsidR="00D61266" w:rsidRDefault="00D61266" w:rsidP="00196459"/>
     <w:p w:rsidR="00467DAC" w:rsidRDefault="00467DAC" w:rsidP="00467DAC">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Podpis i pieczątka</w:t>
       </w:r>
       <w:r w:rsidR="00D069DD">
         <w:t xml:space="preserve"> wnioskodawcy</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00467DAC" w:rsidSect="00E62771">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CE5586" w:rsidRDefault="00CE5586" w:rsidP="001A019B">
+    <w:p w:rsidR="00C53B5F" w:rsidRDefault="00C53B5F" w:rsidP="001A019B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CE5586" w:rsidRDefault="00CE5586" w:rsidP="001A019B">
+    <w:p w:rsidR="00C53B5F" w:rsidRDefault="00C53B5F" w:rsidP="001A019B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2364,100 +2235,100 @@
     </w:r>
     <w:r w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A858E4">
+    <w:r w:rsidR="00930415">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A858E4">
+    <w:r w:rsidR="00930415">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="005C1793" w:rsidRPr="005C1793" w:rsidRDefault="006728D2" w:rsidP="006728D2">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
@@ -2474,221 +2345,221 @@
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "d MMMM yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D433AB">
+    <w:r w:rsidR="00BE3FE1">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>23 marca 2023</w:t>
+      <w:t>2 kwietnia 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D433AB">
+    <w:r w:rsidR="00BE3FE1">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D433AB">
+    <w:r w:rsidR="00BE3FE1">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CE5586" w:rsidRDefault="00CE5586" w:rsidP="001A019B">
+    <w:p w:rsidR="00C53B5F" w:rsidRDefault="00C53B5F" w:rsidP="001A019B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CE5586" w:rsidRDefault="00CE5586" w:rsidP="001A019B">
+    <w:p w:rsidR="00C53B5F" w:rsidRDefault="00C53B5F" w:rsidP="001A019B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="28" w:type="dxa"/>
         <w:right w:w="28" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1615"/>
       <w:gridCol w:w="8645"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E62771" w:rsidRPr="00D433AB" w:rsidTr="00E93466">
+    <w:tr w:rsidR="00E62771" w:rsidRPr="00BE3FE1" w:rsidTr="00E93466">
       <w:trPr>
         <w:trHeight w:val="1134"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1517" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="00E62771" w:rsidRPr="001A019B" w:rsidRDefault="00E62771" w:rsidP="00E62771">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A019B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
@@ -2753,187 +2624,209 @@
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00E62771" w:rsidRPr="00872FF6" w:rsidRDefault="00E62771" w:rsidP="00E62771">
           <w:pPr>
             <w:spacing w:before="300" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="26"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00872FF6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="26"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
-            <w:t>Okręgowa Komisja Egzaminacyjna w Krakowie:  os. Szkolne 37, 31–978 Kraków</w:t>
+            <w:t xml:space="preserve">Okręgowa Komisja Egzaminacyjna w </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="00872FF6">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="365F91"/>
+              <w:spacing w:val="26"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:t>Krakowie:  os</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="00872FF6">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="365F91"/>
+              <w:spacing w:val="26"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:t>. Szkolne 37, 31–978 Kraków</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00E62771" w:rsidRPr="00745892" w:rsidRDefault="00E62771" w:rsidP="00E62771">
+        <w:p w:rsidR="00E62771" w:rsidRPr="007E0C96" w:rsidRDefault="00E62771" w:rsidP="00E62771">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00745892">
+          <w:r w:rsidRPr="007E0C96">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t>tel.:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00745892">
+          <w:r w:rsidRPr="007E0C96">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00745892">
+          <w:r w:rsidRPr="007E0C96">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t xml:space="preserve">12/ 68 32 181-183, 188-189, 192, 195;   fax: 12/ 68 32 180;   </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="00745892">
+            <w:r w:rsidRPr="007E0C96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>oke@oke.krakow.pl</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00745892">
+          <w:r w:rsidRPr="007E0C96">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t xml:space="preserve">;  </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
-            <w:r w:rsidRPr="00745892">
+            <w:r w:rsidRPr="007E0C96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>www.oke.krakow.pl</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E62771" w:rsidRPr="00745892" w:rsidRDefault="00E62771">
+  <w:p w:rsidR="00E62771" w:rsidRPr="007E0C96" w:rsidRDefault="00E62771">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00E62771" w:rsidRPr="00745892" w:rsidRDefault="00E62771">
+  <w:p w:rsidR="00E62771" w:rsidRPr="007E0C96" w:rsidRDefault="00E62771">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00711085" w:rsidRDefault="00711085" w:rsidP="00711085">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="28" w:type="dxa"/>
         <w:right w:w="28" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1615"/>
-      <w:gridCol w:w="8645"/>
+      <w:gridCol w:w="1606"/>
+      <w:gridCol w:w="8598"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00711085" w:rsidRPr="00D433AB" w:rsidTr="00CE6A2E">
+    <w:tr w:rsidR="00711085" w:rsidRPr="00BE3FE1" w:rsidTr="00CE6A2E">
       <w:trPr>
         <w:trHeight w:val="1134"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1517" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="00711085" w:rsidRPr="001A019B" w:rsidRDefault="00711085" w:rsidP="00711085">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A019B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
@@ -2998,144 +2891,166 @@
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00711085" w:rsidRPr="00872FF6" w:rsidRDefault="00711085" w:rsidP="00711085">
           <w:pPr>
             <w:spacing w:before="300" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="26"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00872FF6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="26"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
-            <w:t>Okręgowa Komisja Egzaminacyjna w Krakowie:  os. Szkolne 37, 31–978 Kraków</w:t>
+            <w:t xml:space="preserve">Okręgowa Komisja Egzaminacyjna w </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="00872FF6">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="365F91"/>
+              <w:spacing w:val="26"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:t>Krakowie:  os</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="00872FF6">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="365F91"/>
+              <w:spacing w:val="26"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:t>. Szkolne 37, 31–978 Kraków</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00711085" w:rsidRPr="00745892" w:rsidRDefault="00711085" w:rsidP="00711085">
+        <w:p w:rsidR="00711085" w:rsidRPr="007E0C96" w:rsidRDefault="00711085" w:rsidP="00711085">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00745892">
+          <w:r w:rsidRPr="007E0C96">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t>tel.:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00745892">
+          <w:r w:rsidRPr="007E0C96">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00745892">
+          <w:r w:rsidRPr="007E0C96">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t xml:space="preserve">12/ 68 32 181-183, 188-189, 192, 195;   fax: 12/ 68 32 180;   </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="00745892">
+            <w:r w:rsidRPr="007E0C96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>oke@oke.krakow.pl</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00745892">
+          <w:r w:rsidRPr="007E0C96">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t xml:space="preserve">;  </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
-            <w:r w:rsidRPr="00745892">
+            <w:r w:rsidRPr="007E0C96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>www.oke.krakow.pl</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00711085" w:rsidRPr="00745892" w:rsidRDefault="00711085" w:rsidP="00711085">
+  <w:p w:rsidR="00711085" w:rsidRPr="007E0C96" w:rsidRDefault="00711085" w:rsidP="00711085">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A856F7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="410A80A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:pStyle w:val="Zadanie"/>
       <w:lvlText w:val="Zadanie %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2268"/>
         </w:tabs>
@@ -3256,289 +3171,301 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="73"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D6717B"/>
+    <w:rsid w:val="000026EF"/>
     <w:rsid w:val="00003152"/>
     <w:rsid w:val="00022C17"/>
     <w:rsid w:val="00024817"/>
     <w:rsid w:val="00027F33"/>
     <w:rsid w:val="00076493"/>
     <w:rsid w:val="000810FB"/>
     <w:rsid w:val="000C6F70"/>
     <w:rsid w:val="000D567F"/>
     <w:rsid w:val="000E4FE1"/>
     <w:rsid w:val="00120657"/>
     <w:rsid w:val="00135718"/>
     <w:rsid w:val="00142E35"/>
     <w:rsid w:val="00146973"/>
     <w:rsid w:val="00155C61"/>
     <w:rsid w:val="001642AB"/>
     <w:rsid w:val="00180EF5"/>
     <w:rsid w:val="0018455F"/>
     <w:rsid w:val="001955C4"/>
     <w:rsid w:val="00196459"/>
     <w:rsid w:val="001A019B"/>
     <w:rsid w:val="001C169E"/>
     <w:rsid w:val="001C689F"/>
     <w:rsid w:val="001E3834"/>
+    <w:rsid w:val="001E732E"/>
     <w:rsid w:val="0021268F"/>
     <w:rsid w:val="00215A7C"/>
     <w:rsid w:val="00223E2B"/>
     <w:rsid w:val="00226A8E"/>
     <w:rsid w:val="002314BC"/>
     <w:rsid w:val="00231819"/>
-    <w:rsid w:val="00245BEF"/>
     <w:rsid w:val="0026761B"/>
     <w:rsid w:val="00270171"/>
     <w:rsid w:val="00273E88"/>
+    <w:rsid w:val="00274C5B"/>
     <w:rsid w:val="002837F8"/>
     <w:rsid w:val="002A596A"/>
     <w:rsid w:val="002F2E88"/>
     <w:rsid w:val="002F6289"/>
     <w:rsid w:val="00305121"/>
     <w:rsid w:val="00307AA3"/>
     <w:rsid w:val="003174FF"/>
     <w:rsid w:val="003345F1"/>
     <w:rsid w:val="0034045D"/>
     <w:rsid w:val="00382C8D"/>
+    <w:rsid w:val="003854E0"/>
     <w:rsid w:val="00386186"/>
     <w:rsid w:val="0039084A"/>
     <w:rsid w:val="003C4985"/>
     <w:rsid w:val="003D5107"/>
+    <w:rsid w:val="003D52CA"/>
     <w:rsid w:val="003F78F9"/>
     <w:rsid w:val="00404207"/>
     <w:rsid w:val="00411AE6"/>
     <w:rsid w:val="00414F4F"/>
     <w:rsid w:val="00460370"/>
     <w:rsid w:val="00467DAC"/>
     <w:rsid w:val="004A5F24"/>
+    <w:rsid w:val="004D6AAB"/>
+    <w:rsid w:val="004D7378"/>
     <w:rsid w:val="004E7D2C"/>
     <w:rsid w:val="00501E0C"/>
     <w:rsid w:val="00533732"/>
     <w:rsid w:val="0053568E"/>
-    <w:rsid w:val="005523B8"/>
-    <w:rsid w:val="00570622"/>
     <w:rsid w:val="00576BF2"/>
     <w:rsid w:val="00582AFC"/>
     <w:rsid w:val="00583577"/>
     <w:rsid w:val="005A5648"/>
     <w:rsid w:val="005C1793"/>
     <w:rsid w:val="005C560C"/>
-    <w:rsid w:val="005D38C2"/>
     <w:rsid w:val="0060772E"/>
     <w:rsid w:val="006728D2"/>
     <w:rsid w:val="00696F0B"/>
     <w:rsid w:val="006B1A14"/>
     <w:rsid w:val="006C2AC2"/>
     <w:rsid w:val="006C403A"/>
     <w:rsid w:val="006D578E"/>
     <w:rsid w:val="006D7333"/>
-    <w:rsid w:val="006F1BDD"/>
+    <w:rsid w:val="006F3620"/>
     <w:rsid w:val="006F3AFB"/>
     <w:rsid w:val="006F5E9F"/>
     <w:rsid w:val="00711085"/>
     <w:rsid w:val="00724565"/>
-    <w:rsid w:val="00745892"/>
     <w:rsid w:val="00751CAE"/>
     <w:rsid w:val="00764007"/>
     <w:rsid w:val="00766CF0"/>
     <w:rsid w:val="00770108"/>
     <w:rsid w:val="00770C6A"/>
     <w:rsid w:val="00781FC1"/>
     <w:rsid w:val="00797B33"/>
     <w:rsid w:val="007A06C0"/>
     <w:rsid w:val="007C6EE6"/>
+    <w:rsid w:val="007D39C2"/>
+    <w:rsid w:val="007E0C96"/>
     <w:rsid w:val="0080044A"/>
     <w:rsid w:val="00804662"/>
     <w:rsid w:val="0084702C"/>
     <w:rsid w:val="0085384E"/>
     <w:rsid w:val="00867793"/>
     <w:rsid w:val="00871B3D"/>
     <w:rsid w:val="00872FF6"/>
     <w:rsid w:val="0087576E"/>
     <w:rsid w:val="00877D98"/>
     <w:rsid w:val="00895B2F"/>
     <w:rsid w:val="00895DD7"/>
     <w:rsid w:val="008A23B3"/>
     <w:rsid w:val="008D1CD2"/>
     <w:rsid w:val="008E7CB1"/>
     <w:rsid w:val="00926518"/>
     <w:rsid w:val="0092748A"/>
     <w:rsid w:val="0092750E"/>
+    <w:rsid w:val="00930415"/>
     <w:rsid w:val="0093057F"/>
     <w:rsid w:val="009330CE"/>
     <w:rsid w:val="00943D12"/>
     <w:rsid w:val="009440A9"/>
     <w:rsid w:val="00954AF2"/>
+    <w:rsid w:val="009638D4"/>
     <w:rsid w:val="00991E7F"/>
+    <w:rsid w:val="009B0387"/>
     <w:rsid w:val="009B38A6"/>
     <w:rsid w:val="009D0744"/>
     <w:rsid w:val="00A33A44"/>
     <w:rsid w:val="00A429DC"/>
     <w:rsid w:val="00A467D9"/>
     <w:rsid w:val="00A50183"/>
     <w:rsid w:val="00A514CC"/>
     <w:rsid w:val="00A56A18"/>
     <w:rsid w:val="00A65F6B"/>
     <w:rsid w:val="00A6727C"/>
     <w:rsid w:val="00A8202D"/>
     <w:rsid w:val="00A858E4"/>
     <w:rsid w:val="00A86AA2"/>
     <w:rsid w:val="00AA2599"/>
     <w:rsid w:val="00AA2C62"/>
     <w:rsid w:val="00AA50B7"/>
-    <w:rsid w:val="00AA7E82"/>
+    <w:rsid w:val="00AA6DBE"/>
+    <w:rsid w:val="00AA73DA"/>
     <w:rsid w:val="00AB1720"/>
-    <w:rsid w:val="00AD3FE0"/>
     <w:rsid w:val="00AD7D16"/>
     <w:rsid w:val="00AE1D1B"/>
     <w:rsid w:val="00AE1F60"/>
     <w:rsid w:val="00AF34D0"/>
     <w:rsid w:val="00B23B26"/>
     <w:rsid w:val="00B3337F"/>
     <w:rsid w:val="00B61879"/>
     <w:rsid w:val="00B82317"/>
     <w:rsid w:val="00BA468F"/>
     <w:rsid w:val="00BB5945"/>
     <w:rsid w:val="00BC3C2E"/>
     <w:rsid w:val="00BC4359"/>
     <w:rsid w:val="00BD4973"/>
+    <w:rsid w:val="00BE3FE1"/>
     <w:rsid w:val="00BE7A32"/>
     <w:rsid w:val="00BF0A9A"/>
     <w:rsid w:val="00C2466A"/>
+    <w:rsid w:val="00C4726A"/>
     <w:rsid w:val="00C5131E"/>
+    <w:rsid w:val="00C53B5F"/>
     <w:rsid w:val="00C5633C"/>
     <w:rsid w:val="00CB3B9F"/>
-    <w:rsid w:val="00CE5586"/>
     <w:rsid w:val="00CF23D9"/>
-    <w:rsid w:val="00D063D3"/>
     <w:rsid w:val="00D069DD"/>
     <w:rsid w:val="00D11AC9"/>
-    <w:rsid w:val="00D433AB"/>
     <w:rsid w:val="00D46F3A"/>
     <w:rsid w:val="00D61266"/>
     <w:rsid w:val="00D6717B"/>
     <w:rsid w:val="00D80040"/>
     <w:rsid w:val="00D87F03"/>
     <w:rsid w:val="00D930F7"/>
     <w:rsid w:val="00DA120A"/>
+    <w:rsid w:val="00DA5833"/>
     <w:rsid w:val="00DE2903"/>
+    <w:rsid w:val="00DE2E80"/>
     <w:rsid w:val="00E00857"/>
     <w:rsid w:val="00E53B0C"/>
     <w:rsid w:val="00E62771"/>
     <w:rsid w:val="00E64BFE"/>
+    <w:rsid w:val="00E66121"/>
     <w:rsid w:val="00E66F87"/>
     <w:rsid w:val="00E80124"/>
+    <w:rsid w:val="00E812A0"/>
     <w:rsid w:val="00E94136"/>
     <w:rsid w:val="00EA52DD"/>
     <w:rsid w:val="00EB2BC0"/>
     <w:rsid w:val="00EB3D65"/>
     <w:rsid w:val="00EB4CFC"/>
     <w:rsid w:val="00EC0ED5"/>
+    <w:rsid w:val="00EC6563"/>
     <w:rsid w:val="00ED600D"/>
     <w:rsid w:val="00F06D58"/>
     <w:rsid w:val="00F1367D"/>
     <w:rsid w:val="00F256A6"/>
     <w:rsid w:val="00F278BA"/>
-    <w:rsid w:val="00F31962"/>
     <w:rsid w:val="00F47CB9"/>
     <w:rsid w:val="00F619B0"/>
     <w:rsid w:val="00F8497B"/>
     <w:rsid w:val="00F9122D"/>
     <w:rsid w:val="00FA33F8"/>
-    <w:rsid w:val="00FA72F4"/>
     <w:rsid w:val="00FC634C"/>
     <w:rsid w:val="00FD37A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{15072C7A-DC55-4BEF-B7CA-B7B62F7AE841}"/>
+  <w15:docId w15:val="{43B5595D-8853-4ABB-9E6E-115452A0DBBA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4145,62 +4072,73 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE2903"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE2903"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930415"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oke.krakow.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oke@oke.krakow.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oke.krakow.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oke@oke.krakow.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -4450,71 +4388,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{827C6B94-F4B2-47CD-9E06-D9AC2463D894}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>125</Words>
-  <Characters>751</Characters>
+  <Words>123</Words>
+  <Characters>742</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Sil-art Rycho444</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>875</CharactersWithSpaces>
+  <CharactersWithSpaces>864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Joanna Lipska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>