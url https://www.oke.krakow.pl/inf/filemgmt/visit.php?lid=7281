--- v0 (2025-11-03)
+++ v1 (2026-09-14)
@@ -4,164 +4,185 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="499696D6" w14:textId="41D7A57B" w:rsidR="00654744" w:rsidRPr="0048015C" w:rsidRDefault="00654744" w:rsidP="004D7F8E">
+    <w:p w14:paraId="499696D6" w14:textId="03A7501C" w:rsidR="00654744" w:rsidRPr="0048015C" w:rsidRDefault="00654744" w:rsidP="004D7F8E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654744">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Załącznik</w:t>
       </w:r>
       <w:r w:rsidR="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3b</w:t>
       </w:r>
       <w:r w:rsidR="006C4F5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654744">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0048015C" w:rsidRPr="0048015C">
+      <w:r w:rsidR="0048015C" w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Deklaracja dla absolwenta, którego szkoła została zlikwidowana</w:t>
       </w:r>
-      <w:r w:rsidR="00AF4003">
+      <w:r w:rsidR="00AF4003" w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0048015C" w:rsidRPr="0048015C">
+      <w:r w:rsidR="0048015C" w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> osoby, która ukończyła KKZ w przypadku likwidacji podmiotu prowadzącego KKZ</w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4003" w:rsidRPr="00AF4003">
+      <w:r w:rsidR="00AF4003" w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>oraz dla osoby, która ukończyła kształcenie prowadzone zgodnie z podstawą programową kształcenia w zawodach z 2012 r.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1D5F" w:rsidRPr="00CB0ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz dla absolwenta branżowej szkoły I stopnia i absolwenta szkoły policealnej, którzy realizowali podstawę programową kształcenia w zawodach z 2017 roku</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31255FFE" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="0048015C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Uwaga: deklaracja dotyczy egzaminu w jednej kwalifikacji, osoba przystępująca do egzaminu w więcej niż jednej kwalifikacji wypełnia deklarację dla każdej kwalifikacji osobno</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E05B5C" w14:textId="191B9791" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="004F1C51">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="01E05B5C" w14:textId="2BD88783" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="00CB0ACF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="227" w:hanging="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings 2" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -185,240 +206,345 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>absolwentem/ absolwentką</w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>* szkoły, która została zlikwidowana</w:t>
       </w:r>
+      <w:r w:rsidR="001E1D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00253A48" w:rsidRPr="00253A48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>/prowadziła kształcenie zgodnie PP z 2012 r. *</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00253A48" w:rsidRPr="00253A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>prowadziła kształcenie zgodnie PP z 2012 r.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1D5F" w:rsidRPr="001E1D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>prowadziła kształcenie zgodnie z PP z 2017 r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00253A48" w:rsidRPr="00253A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171D81DC" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="004F1C51">
+    <w:p w14:paraId="171D81DC" w14:textId="4A91D7E9" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="001E1D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>nazwa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> i adres szkoły:</w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>....................................................................................................................................</w:t>
+        <w:t>................................................................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>..............................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620B998F" w14:textId="3FC9690C" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="00704A42">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+    <w:p w14:paraId="620B998F" w14:textId="70400FB7" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="00CB0ACF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="227" w:hanging="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings 2" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>Ukończyłem/ukończyłam*</w:t>
+        <w:t>Ukończyłem</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048015C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048015C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>ukończyłam*</w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> kwalifikacyjny kurs zawodowy, który był prowadzony przez podmiot zlikwidowany</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00253A48" w:rsidRPr="00253A48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>/ KKZ był prowadzony zgodnie PP z 2012 r.*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720EDC1C" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="00704A42">
+    <w:p w14:paraId="720EDC1C" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="001E1D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="227"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>miesiąc</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> i rok ukończenia kwalifikacyjnego kursu zawodowego:</w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>..................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1F2438" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="00704A42">
+    <w:p w14:paraId="3F1F2438" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="001E1D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="227"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>prowadzony</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -12851,53 +12977,53 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Do egzaminu będę przystępować</w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42308D4C" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="0048015C">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="42308D4C" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="00CB0ACF">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings 2" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
@@ -13052,300 +13178,302 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Do deklaracji dołączam</w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0048015C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBE900C" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="0048015C">
+    <w:p w14:paraId="4BBE900C" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="00CB0ACF" w:rsidRDefault="0048015C" w:rsidP="0048015C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings 2" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Świadectwo ukończenia szkoły</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="68A90927" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="0048015C">
+    <w:p w14:paraId="68A90927" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="00CB0ACF" w:rsidRDefault="0048015C" w:rsidP="0048015C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings 2" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaświadczenie o ukończeniu KKZ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D1137B" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="0048015C">
+    <w:p w14:paraId="37D1137B" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="00CB0ACF" w:rsidRDefault="0048015C" w:rsidP="0048015C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings 2" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Orzeczenie/opinię publicznej poradni psychologiczno-pedagogicznej (w przypadku występowania dysfunkcji)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE52841" w14:textId="73D700D6" w:rsidR="0048015C" w:rsidRDefault="0048015C" w:rsidP="00C44FEE">
+    <w:p w14:paraId="6AE52841" w14:textId="73D700D6" w:rsidR="0048015C" w:rsidRPr="00CB0ACF" w:rsidRDefault="0048015C" w:rsidP="00C44FEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings 2" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidR="00B4162A" w:rsidRPr="0048015C">
+      <w:r w:rsidR="00B4162A" w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B4162A" w:rsidRPr="0048015C">
+      <w:r w:rsidR="00B4162A" w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Zaświadczenie o stanie zdrowia wydane przez lekarza</w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:r w:rsidRPr="0048015C">
+      <w:r w:rsidRPr="00CB0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>(w przypadku występowania dysfunkcji lub w przypadku choroby lub niesprawności czasowej)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157E4E31" w14:textId="5011F268" w:rsidR="00704A42" w:rsidRPr="00DB23D3" w:rsidRDefault="00704A42" w:rsidP="00704A42">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB23D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Jednocześnie na podstawie art. 44zzzzj ust. 6 pkt 1 i ust. 8 ustawy o systemie oświaty wnioskuję o przyznanie danych dostępowych przez dyrektora okręgowej komisji egzaminacyjnej do Systemu Informatycznego Obsługującego Egzaminy Zawodowe (SIOEZ).</w:t>
       </w:r>
     </w:p>
@@ -13405,62 +13533,51 @@
               <w:t>właściwe zaznaczyć</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4228ABC4" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="0072599C">
             <w:pPr>
               <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048015C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">                       .......................</w:t>
-[...10 lines deleted...]
-              <w:t>.................................</w:t>
+              <w:t xml:space="preserve">                       ........................................................</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D52557F" w14:textId="77777777" w:rsidR="0048015C" w:rsidRPr="0048015C" w:rsidRDefault="0048015C" w:rsidP="0048015C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1243"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048015C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
@@ -13747,61 +13864,61 @@
     <w:p w14:paraId="647821D5" w14:textId="77777777" w:rsidR="0035187B" w:rsidRPr="009B238E" w:rsidRDefault="0035187B" w:rsidP="0035187B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0035187B" w:rsidRPr="009B238E" w:rsidSect="00A77871">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="284" w:left="992" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14906B8F" w14:textId="77777777" w:rsidR="00830B76" w:rsidRDefault="00830B76" w:rsidP="007303BC">
+    <w:p w14:paraId="18E9BA16" w14:textId="77777777" w:rsidR="00221C69" w:rsidRDefault="00221C69" w:rsidP="007303BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="238C6796" w14:textId="77777777" w:rsidR="00830B76" w:rsidRDefault="00830B76" w:rsidP="007303BC">
+    <w:p w14:paraId="35A5C2DC" w14:textId="77777777" w:rsidR="00221C69" w:rsidRDefault="00221C69" w:rsidP="007303BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13928,61 +14045,61 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
             </w:rPr>
             <w:t>Obowiązek informacyjny wynikający z art. 13 i 14 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE, w zakresie przeprowadzania egzaminu zawodowego, zgodnie z przepisami ustawy o systemie oświaty oraz aktami wykonawczymi wydanymi na jej podstawie, został spełniony poprzez zamieszczenie klauzuli informacyjnej na stronie internetowej właściwej okręgowej komisji egzaminacyjnej.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5CABB760" w14:textId="77777777" w:rsidR="000F2956" w:rsidRPr="00A77871" w:rsidRDefault="000F2956">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FB9B83C" w14:textId="77777777" w:rsidR="00830B76" w:rsidRDefault="00830B76" w:rsidP="007303BC">
+    <w:p w14:paraId="1F72EECC" w14:textId="77777777" w:rsidR="00221C69" w:rsidRDefault="00221C69" w:rsidP="007303BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="534DB0FC" w14:textId="77777777" w:rsidR="00830B76" w:rsidRDefault="00830B76" w:rsidP="007303BC">
+    <w:p w14:paraId="07BAE53D" w14:textId="77777777" w:rsidR="00221C69" w:rsidRDefault="00221C69" w:rsidP="007303BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="34E8FEB0" w14:textId="007DA384" w:rsidR="007303BC" w:rsidRPr="007303BC" w:rsidRDefault="007303BC" w:rsidP="007303BC">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:smallCaps/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
@@ -15648,118 +15765,121 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:val="bestFit" w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00080726"/>
     <w:rsid w:val="00080726"/>
     <w:rsid w:val="000F2956"/>
     <w:rsid w:val="00107B5A"/>
     <w:rsid w:val="00134CF2"/>
     <w:rsid w:val="001839B2"/>
     <w:rsid w:val="00194F13"/>
+    <w:rsid w:val="001E1D5F"/>
+    <w:rsid w:val="00221C69"/>
     <w:rsid w:val="00253A48"/>
     <w:rsid w:val="0035187B"/>
     <w:rsid w:val="0048015C"/>
     <w:rsid w:val="00487DA9"/>
     <w:rsid w:val="004B0626"/>
     <w:rsid w:val="004D7F8E"/>
     <w:rsid w:val="004F1C51"/>
     <w:rsid w:val="00544EF0"/>
     <w:rsid w:val="00583BAC"/>
     <w:rsid w:val="00654744"/>
     <w:rsid w:val="00687DB9"/>
     <w:rsid w:val="0069531C"/>
     <w:rsid w:val="00697E41"/>
     <w:rsid w:val="006C4F5B"/>
     <w:rsid w:val="00704A42"/>
     <w:rsid w:val="0072599C"/>
     <w:rsid w:val="007303BC"/>
     <w:rsid w:val="008123A9"/>
     <w:rsid w:val="00830B76"/>
     <w:rsid w:val="0083360D"/>
     <w:rsid w:val="008A19A0"/>
     <w:rsid w:val="008A3574"/>
     <w:rsid w:val="0090684C"/>
     <w:rsid w:val="009159BB"/>
     <w:rsid w:val="00983162"/>
     <w:rsid w:val="009B238E"/>
     <w:rsid w:val="009E2333"/>
     <w:rsid w:val="00A75100"/>
     <w:rsid w:val="00A77871"/>
     <w:rsid w:val="00AC2EDA"/>
     <w:rsid w:val="00AC3C47"/>
     <w:rsid w:val="00AC6764"/>
     <w:rsid w:val="00AF4003"/>
     <w:rsid w:val="00B4162A"/>
     <w:rsid w:val="00B67080"/>
     <w:rsid w:val="00BF7208"/>
     <w:rsid w:val="00C44FEE"/>
+    <w:rsid w:val="00CB0ACF"/>
     <w:rsid w:val="00D53475"/>
     <w:rsid w:val="00DB23D3"/>
     <w:rsid w:val="00DD3693"/>
     <w:rsid w:val="00DE12EC"/>
     <w:rsid w:val="00DF71AB"/>
     <w:rsid w:val="00E54F4A"/>
     <w:rsid w:val="00EC3C91"/>
     <w:rsid w:val="00FC0EAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -16568,69 +16688,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>528</Words>
-  <Characters>3173</Characters>
+  <Words>557</Words>
+  <Characters>3347</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3694</CharactersWithSpaces>
+  <CharactersWithSpaces>3897</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anna Dąbrowska</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>