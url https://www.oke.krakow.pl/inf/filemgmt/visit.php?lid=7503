--- v0 (2025-10-14)
+++ v1 (2026-09-18)
@@ -799,173 +799,168 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001F2502" w:rsidRPr="00F47DEF" w:rsidRDefault="00C311FE" w:rsidP="001F2502">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>**Uwaga</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F2502" w:rsidRPr="00F47DEF" w:rsidRDefault="001F2502" w:rsidP="00F47DEF">
+    <w:p w:rsidR="001F2502" w:rsidRPr="001E340F" w:rsidRDefault="001F2502" w:rsidP="001E340F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680" w:hanging="340"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F47DEF">
+      <w:r w:rsidRPr="001E340F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dyrektor szkoły/ placówki/ centrum dołącza do wniosku dokument potwierdzający powołanie na stanowisko dyrektora zgodne z wpisem w RSPO.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F2502" w:rsidRPr="00F47DEF" w:rsidRDefault="001779F0" w:rsidP="001779F0">
+    <w:p w:rsidR="001F2502" w:rsidRPr="001E340F" w:rsidRDefault="001779F0" w:rsidP="001E340F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680" w:hanging="340"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001779F0">
+      <w:r w:rsidRPr="001E340F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pracodawca dołącza do wniosku dokument potwierdzający współpracę ze szkołą/ podmiotem prowadzącym </w:t>
+        <w:t>Pracodawca dołącza do wniosku dokument potwierdzający współpracę ze szkołą/ podmiotem prowadzącym KKZ w zakresie organizacji praktycznej nauki zawodu dla uczniów/ słuchaczy szkoły lub dla osób uczestniczących w KKZ i planowanej organizacji egzaminu zawodowego dla tych uczniów/ słuchaczy/ osób uczestniczących w KKZ (sesja/ rok szkolny, kwalifikacja)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="001F2502" w:rsidRPr="00F47DEF">
+      <w:r w:rsidR="001F2502" w:rsidRPr="001E340F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F2502" w:rsidRPr="00F47DEF" w:rsidRDefault="001779F0" w:rsidP="001779F0">
+    <w:p w:rsidR="001F2502" w:rsidRPr="001E340F" w:rsidRDefault="001779F0" w:rsidP="001E340F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680" w:hanging="340"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001779F0">
+      <w:r w:rsidRPr="001E340F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podmiot prowadzący KKZ dołącza dokumenty pozwalające na jednoznaczną identyfikację uprawnień do prowadzenia KKZ</w:t>
       </w:r>
-      <w:r w:rsidR="001F2502" w:rsidRPr="00F47DEF">
+      <w:r w:rsidR="001F2502" w:rsidRPr="001E340F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="001F2502" w:rsidRPr="00F47DEF" w:rsidSect="001F2502">
+    <w:sectPr w:rsidR="001F2502" w:rsidRPr="001E340F" w:rsidSect="001F2502">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E56A0D" w:rsidRDefault="00E56A0D" w:rsidP="009D31BA">
+    <w:p w:rsidR="008F695E" w:rsidRDefault="008F695E" w:rsidP="009D31BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E56A0D" w:rsidRDefault="00E56A0D" w:rsidP="009D31BA">
+    <w:p w:rsidR="008F695E" w:rsidRDefault="008F695E" w:rsidP="009D31BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -979,54 +974,55 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabela-Siatka"/>
       <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
@@ -1094,61 +1090,61 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
             </w:rPr>
             <w:t>Obowiązek informacyjny wynikający z art. 13 i 14 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE, w zakresie przeprowadzania egzaminu zawodowego, zgodnie z przepisami ustawy o systemie oświaty oraz aktami wykonawczymi wydanymi na jej podstawie, został spełniony poprzez zamieszczenie klauzuli informacyjnej na stronie internetowej właściwej okręgowej komisji egzaminacyjnej.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="009D31BA" w:rsidRPr="009D31BA" w:rsidRDefault="009D31BA">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E56A0D" w:rsidRDefault="00E56A0D" w:rsidP="009D31BA">
+    <w:p w:rsidR="008F695E" w:rsidRDefault="008F695E" w:rsidP="009D31BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E56A0D" w:rsidRDefault="00E56A0D" w:rsidP="009D31BA">
+    <w:p w:rsidR="008F695E" w:rsidRDefault="008F695E" w:rsidP="009D31BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15D965D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB421DA4"/>
     <w:lvl w:ilvl="0" w:tplc="746A7B68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
@@ -1354,82 +1350,84 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:val="bestFit" w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F2502"/>
     <w:rsid w:val="001779F0"/>
     <w:rsid w:val="001A581A"/>
     <w:rsid w:val="001B5FB2"/>
+    <w:rsid w:val="001E340F"/>
     <w:rsid w:val="001F2502"/>
     <w:rsid w:val="00354E8F"/>
     <w:rsid w:val="003A316B"/>
     <w:rsid w:val="003E35D9"/>
     <w:rsid w:val="004C172B"/>
     <w:rsid w:val="008C244B"/>
     <w:rsid w:val="008F5F3C"/>
+    <w:rsid w:val="008F695E"/>
     <w:rsid w:val="009D31BA"/>
     <w:rsid w:val="00C311FE"/>
     <w:rsid w:val="00CF333A"/>
     <w:rsid w:val="00E56A0D"/>
     <w:rsid w:val="00F47DEF"/>
     <w:rsid w:val="00FE0105"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">