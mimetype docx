--- v0 (2025-11-03)
+++ v1 (2026-04-30)
@@ -27,777 +27,668 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2985"/>
-        <w:gridCol w:w="383"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="2508"/>
+        <w:gridCol w:w="7221"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA468F" w:rsidRPr="006F3AFB" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA468F" w:rsidRPr="00877D98" w:rsidRDefault="00BA468F" w:rsidP="003C4985">
+          <w:p w:rsidR="00BA468F" w:rsidRPr="00877D98" w:rsidRDefault="008B55A9" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00877D98">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Data złożenia wniosku:</w:t>
+              <w:t>Data złożenia wniosku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BA468F" w:rsidRPr="006F3AFB" w:rsidRDefault="00BA468F" w:rsidP="00BA468F">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidRDefault="00877D98" w:rsidP="00F13670">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidRDefault="00877D98" w:rsidP="00B65DE5">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Dane organu prowadzącego </w:t>
             </w:r>
-            <w:r w:rsidR="00F13670">
+            <w:r w:rsidR="00032DB9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>branżową szkołę II stopnia</w:t>
             </w:r>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>, który składa wniosek</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="008B55A9">
+              <w:rPr>
+                <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t>Kod organu:</w:t>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
-          </w:p>
-[...141 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3AFB" w:rsidRPr="006F3AFB" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3AFB" w:rsidRPr="00877D98" w:rsidRDefault="006F3AFB" w:rsidP="003C4985">
+          <w:p w:rsidR="006F3AFB" w:rsidRPr="00877D98" w:rsidRDefault="008B55A9" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00877D98">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Pełna nazwa:</w:t>
+              <w:t>Pełna nazwa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006F3AFB" w:rsidRPr="006F3AFB" w:rsidRDefault="006F3AFB" w:rsidP="00BA468F">
+            <w:pPr>
+              <w:ind w:left="57"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B55A9" w:rsidRPr="006F3AFB" w:rsidTr="00BA468F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008B55A9" w:rsidRPr="00877D98" w:rsidRDefault="008B55A9" w:rsidP="003C4985">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>REGON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008B55A9" w:rsidRPr="006F3AFB" w:rsidRDefault="008B55A9" w:rsidP="00BA468F">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidRDefault="00877D98" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dane teleadresowe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895DD7" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00895DD7" w:rsidRPr="00877D98" w:rsidRDefault="00895DD7" w:rsidP="00895DD7">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00895DD7" w:rsidRDefault="00895DD7" w:rsidP="00895DD7">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895DD7" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00895DD7" w:rsidRPr="00877D98" w:rsidRDefault="00895DD7" w:rsidP="00895DD7">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ulica i numer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00895DD7" w:rsidRDefault="00895DD7" w:rsidP="00895DD7">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA468F" w:rsidTr="000F64D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BA468F" w:rsidRPr="00877D98" w:rsidRDefault="00BA468F" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kod pocztowy i poczta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BA468F" w:rsidRDefault="00BA468F" w:rsidP="00BA468F">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00583577" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00583577" w:rsidRPr="00877D98" w:rsidRDefault="00583577" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00583577" w:rsidRDefault="00583577" w:rsidP="00583577">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00766CF0" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRPr="00877D98" w:rsidRDefault="00766CF0" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRDefault="00766CF0" w:rsidP="00027F33">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00877D98" w:rsidRPr="00877D98" w:rsidRDefault="00877D98" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Dane do korespondencji:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00766CF0" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRPr="00877D98" w:rsidRDefault="00E94136" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nazwa adresata/Adresat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRDefault="00766CF0" w:rsidP="00027F33">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E94136" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E94136" w:rsidRPr="00877D98" w:rsidRDefault="00E94136" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E94136" w:rsidRDefault="00E94136" w:rsidP="00027F33">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00766CF0" w:rsidTr="00BA468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRPr="00877D98" w:rsidRDefault="00CB3B9F" w:rsidP="003C4985">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ulica i numer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00766CF0" w:rsidRDefault="00766CF0" w:rsidP="00027F33">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA468F" w:rsidTr="006122C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BA468F" w:rsidRPr="00877D98" w:rsidRDefault="00BA468F" w:rsidP="00501E0C">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877D98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kod pocztowy i poczta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BA468F" w:rsidRDefault="00BA468F" w:rsidP="00BA468F">
+            <w:pPr>
+              <w:ind w:left="57"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C1D9E" w:rsidTr="006122C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C1D9E" w:rsidRPr="00877D98" w:rsidRDefault="008B55A9" w:rsidP="00501E0C">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adres do e-Doręczeń</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001C1D9E" w:rsidRDefault="001C1D9E" w:rsidP="00BA468F">
             <w:pPr>
               <w:ind w:left="57"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00766CF0" w:rsidRDefault="00766CF0" w:rsidP="006D578E"/>
-    <w:p w:rsidR="000655EC" w:rsidRDefault="00196459" w:rsidP="0092748A">
+    <w:p w:rsidR="000655EC" w:rsidRDefault="00196459" w:rsidP="005102D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00467DAC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Wniosek o wydanie zaświadczenia o uzyskaniu przez </w:t>
       </w:r>
-      <w:r w:rsidR="00F13670">
+      <w:r w:rsidR="00032DB9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>uczniów szkoły</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00196459" w:rsidRPr="00125B24" w:rsidRDefault="008222FE" w:rsidP="0092748A">
+    <w:p w:rsidR="004E7D2C" w:rsidRPr="005102D4" w:rsidRDefault="008222FE" w:rsidP="005102D4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00125B24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
@@ -821,96 +712,100 @@
       <w:r w:rsidR="008B79E9" w:rsidRPr="00125B24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00196459" w:rsidRPr="00125B24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> zawod</w:t>
       </w:r>
       <w:r w:rsidR="008B79E9" w:rsidRPr="00125B24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>owej</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4359" w:rsidRDefault="00BC4359" w:rsidP="007806D2">
+    <w:p w:rsidR="00BC4359" w:rsidRDefault="00BC4359" w:rsidP="005102D4">
       <w:pPr>
-        <w:spacing w:before="240" w:after="60"/>
+        <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00405496">
         <w:t xml:space="preserve">Na podstawie </w:t>
       </w:r>
       <w:r w:rsidR="001E3834" w:rsidRPr="00405496">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">art. </w:t>
       </w:r>
       <w:r w:rsidR="00065FBE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidR="001E3834" w:rsidRPr="00405496">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> ust. </w:t>
       </w:r>
       <w:r w:rsidR="00405496" w:rsidRPr="00405496">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="001E3834" w:rsidRPr="00405496">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F13670">
+      <w:r w:rsidR="00065FBE">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>pkt 3a</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">pkt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73AC7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>3a</w:t>
+      </w:r>
       <w:r w:rsidR="00065FBE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00405496">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ustawy z dnia </w:t>
       </w:r>
       <w:r w:rsidR="003D5FF3" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00065FBE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003D5FF3" w:rsidRPr="006F5E9F">
@@ -971,120 +866,107 @@
       </w:r>
       <w:r w:rsidR="003D5FF3" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Dz.U.</w:t>
       </w:r>
       <w:r w:rsidR="003D5FF3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003D5FF3" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidR="003D5FF3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> 202</w:t>
       </w:r>
-      <w:r w:rsidR="007806D2">
+      <w:r w:rsidR="001C1D9E">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="003D5FF3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003D5FF3" w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">r. poz. </w:t>
       </w:r>
-      <w:r w:rsidR="00065FBE">
+      <w:r w:rsidR="001C1D9E">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>20</w:t>
-[...11 lines deleted...]
-        <w:t>2 ze zm.</w:t>
+        <w:t>439</w:t>
       </w:r>
       <w:r w:rsidRPr="006F5E9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC4359">
         <w:t xml:space="preserve"> wnioskuję o wydanie zaświadczenia o uzyskaniu </w:t>
       </w:r>
       <w:r w:rsidR="00223E2B">
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F768AD">
         <w:t>sesji .............</w:t>
       </w:r>
       <w:r w:rsidR="00866867">
         <w:t>.............................</w:t>
       </w:r>
       <w:r w:rsidR="00F768AD">
         <w:t>.......</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F768AD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="007806D2">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B4105E" w:rsidRPr="00B4105E">
         <w:t>certyfikatów</w:t>
       </w:r>
-      <w:r w:rsidR="008222FE" w:rsidRPr="008222FE">
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B4105E" w:rsidRPr="00B4105E">
-        <w:t>kwalifikacji zawodowej</w:t>
+        <w:t xml:space="preserve"> kwalifikacji zawodowej</w:t>
       </w:r>
       <w:r w:rsidR="00223E2B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1902,61 +1784,61 @@
       <w:r>
         <w:t>Podpis i pieczątka</w:t>
       </w:r>
       <w:r w:rsidR="00D069DD">
         <w:t xml:space="preserve"> wnioskodawcy</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00467DAC" w:rsidSect="008222FE">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="849" w:bottom="851" w:left="851" w:header="709" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C431C" w:rsidRDefault="001C431C" w:rsidP="001A019B">
+    <w:p w:rsidR="00902517" w:rsidRDefault="00902517" w:rsidP="001A019B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C431C" w:rsidRDefault="001C431C" w:rsidP="001A019B">
+    <w:p w:rsidR="00902517" w:rsidRDefault="00902517" w:rsidP="001A019B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2133,221 +2015,221 @@
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "d MMMM yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F13670">
+    <w:r w:rsidR="008B55A9">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>23 marca 2023</w:t>
+      <w:t>2 kwietnia 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona </w:t>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F13670">
+    <w:r w:rsidR="008B55A9">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F13670">
+    <w:r w:rsidR="008B55A9">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="005C1793" w:rsidRPr="005C1793">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C431C" w:rsidRDefault="001C431C" w:rsidP="001A019B">
+    <w:p w:rsidR="00902517" w:rsidRDefault="00902517" w:rsidP="001A019B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C431C" w:rsidRDefault="001C431C" w:rsidP="001A019B">
+    <w:p w:rsidR="00902517" w:rsidRDefault="00902517" w:rsidP="001A019B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="28" w:type="dxa"/>
         <w:right w:w="28" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1615"/>
       <w:gridCol w:w="8647"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E62771" w:rsidRPr="007806D2" w:rsidTr="00E93466">
+    <w:tr w:rsidR="00E62771" w:rsidRPr="008B55A9" w:rsidTr="00E93466">
       <w:trPr>
         <w:trHeight w:val="1134"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1517" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="00E62771" w:rsidRPr="001A019B" w:rsidRDefault="00E62771" w:rsidP="00E62771">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A019B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
@@ -2437,205 +2319,184 @@
             <w:t xml:space="preserve">Okręgowa Komisja Egzaminacyjna w </w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="00872FF6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="26"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t>Krakowie:  os</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidRPr="00872FF6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="26"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t>. Szkolne 37, 31–978 Kraków</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00E62771" w:rsidRPr="00F13670" w:rsidRDefault="00E62771" w:rsidP="00E62771">
+        <w:p w:rsidR="00E62771" w:rsidRPr="00B4105E" w:rsidRDefault="00E62771" w:rsidP="00E62771">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:eastAsia="pl-PL"/>
+              <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="gramStart"/>
-          <w:r w:rsidRPr="00F13670">
+          <w:r w:rsidRPr="00B4105E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="pl-PL"/>
+              <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t>tel.:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00F13670">
+          <w:r w:rsidRPr="00B4105E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="pl-PL"/>
+              <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00F13670">
+          <w:r w:rsidRPr="00B4105E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="pl-PL"/>
+              <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
-            <w:t>12/ 68 32 181-183, 188-189, 192, 195;   fax</w:t>
-[...12 lines deleted...]
-            <w:t xml:space="preserve">: 12/ 68 32 180;   </w:t>
+            <w:t xml:space="preserve">12/ 68 32 181-183, 188-189, 192, 195;   fax: 12/ 68 32 180;   </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="00F13670">
+            <w:r w:rsidRPr="00B4105E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pl-PL"/>
-[...13 lines deleted...]
-              <w:t>pl</w:t>
+                <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>oke@oke.krakow.pl</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00F13670">
+          <w:r w:rsidRPr="00B4105E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="pl-PL"/>
+              <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t xml:space="preserve">;  </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00F13670">
+            <w:r w:rsidRPr="00B4105E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pl-PL"/>
+                <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>www.oke.krakow.pl</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E62771" w:rsidRPr="00F13670" w:rsidRDefault="00E62771">
+  <w:p w:rsidR="00E62771" w:rsidRPr="00B4105E" w:rsidRDefault="00E62771">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00E62771" w:rsidRPr="00F13670" w:rsidRDefault="00E62771">
+  <w:p w:rsidR="00E62771" w:rsidRPr="00B4105E" w:rsidRDefault="00E62771">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00711085" w:rsidRDefault="00711085" w:rsidP="00711085">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="28" w:type="dxa"/>
         <w:right w:w="28" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1606"/>
       <w:gridCol w:w="8600"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00711085" w:rsidRPr="007806D2" w:rsidTr="00CE6A2E">
+    <w:tr w:rsidR="00711085" w:rsidRPr="008B55A9" w:rsidTr="00CE6A2E">
       <w:trPr>
         <w:trHeight w:val="1134"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1517" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidR="00711085" w:rsidRPr="001A019B" w:rsidRDefault="00711085" w:rsidP="00711085">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A019B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
@@ -2725,168 +2586,147 @@
             <w:t xml:space="preserve">Okręgowa Komisja Egzaminacyjna w </w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="00872FF6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="26"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t>Krakowie:  os</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidRPr="00872FF6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="26"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t>. Szkolne 37, 31–978 Kraków</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00711085" w:rsidRPr="00F13670" w:rsidRDefault="00711085" w:rsidP="00711085">
+        <w:p w:rsidR="00711085" w:rsidRPr="00B4105E" w:rsidRDefault="00711085" w:rsidP="00711085">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:eastAsia="pl-PL"/>
+              <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="gramStart"/>
-          <w:r w:rsidRPr="00F13670">
+          <w:r w:rsidRPr="00B4105E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="pl-PL"/>
+              <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t>tel.:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00F13670">
+          <w:r w:rsidRPr="00B4105E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="pl-PL"/>
+              <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00F13670">
+          <w:r w:rsidRPr="00B4105E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:kern w:val="20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="pl-PL"/>
+              <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
-            <w:t>12/ 68 32 181-183, 188-189, 192, 195;   fax</w:t>
-[...12 lines deleted...]
-            <w:t xml:space="preserve">: 12/ 68 32 180;   </w:t>
+            <w:t xml:space="preserve">12/ 68 32 181-183, 188-189, 192, 195;   fax: 12/ 68 32 180;   </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="00F13670">
+            <w:r w:rsidRPr="00B4105E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pl-PL"/>
-[...13 lines deleted...]
-              <w:t>pl</w:t>
+                <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>oke@oke.krakow.pl</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00F13670">
+          <w:r w:rsidRPr="00B4105E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="365F91"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="pl-PL"/>
+              <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
             </w:rPr>
             <w:t xml:space="preserve">;  </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00F13670">
+            <w:r w:rsidRPr="00B4105E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="pl-PL"/>
+                <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>www.oke.krakow.pl</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00711085" w:rsidRPr="00F13670" w:rsidRDefault="00711085" w:rsidP="00711085"/>
+  <w:p w:rsidR="00711085" w:rsidRPr="00B4105E" w:rsidRDefault="00711085" w:rsidP="00711085">
+    <w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A856F7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="410A80A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:pStyle w:val="Zadanie"/>
       <w:lvlText w:val="Zadanie %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2268"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3117,277 +2957,287 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="73"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D6717B"/>
     <w:rsid w:val="000011F2"/>
     <w:rsid w:val="00003152"/>
     <w:rsid w:val="00022C17"/>
     <w:rsid w:val="00024817"/>
     <w:rsid w:val="00027F33"/>
+    <w:rsid w:val="00032DB9"/>
     <w:rsid w:val="00046986"/>
     <w:rsid w:val="000655EC"/>
     <w:rsid w:val="00065FBE"/>
     <w:rsid w:val="00076493"/>
     <w:rsid w:val="00077080"/>
     <w:rsid w:val="000810FB"/>
     <w:rsid w:val="000C6F70"/>
     <w:rsid w:val="000D4F23"/>
     <w:rsid w:val="000D567F"/>
     <w:rsid w:val="000E4FE1"/>
     <w:rsid w:val="00120657"/>
     <w:rsid w:val="00125B24"/>
     <w:rsid w:val="00146973"/>
     <w:rsid w:val="00155C61"/>
     <w:rsid w:val="00180EF5"/>
     <w:rsid w:val="0018455F"/>
     <w:rsid w:val="001955C4"/>
     <w:rsid w:val="00196459"/>
     <w:rsid w:val="001A019B"/>
     <w:rsid w:val="001C169E"/>
-    <w:rsid w:val="001C431C"/>
+    <w:rsid w:val="001C1D9E"/>
     <w:rsid w:val="001C689F"/>
     <w:rsid w:val="001E3834"/>
     <w:rsid w:val="001E6346"/>
     <w:rsid w:val="001E74B2"/>
     <w:rsid w:val="0021268F"/>
     <w:rsid w:val="00215A7C"/>
     <w:rsid w:val="00223E2B"/>
     <w:rsid w:val="00226A8E"/>
     <w:rsid w:val="00256EBF"/>
     <w:rsid w:val="00266CFD"/>
     <w:rsid w:val="0026761B"/>
     <w:rsid w:val="00270171"/>
     <w:rsid w:val="00273E88"/>
     <w:rsid w:val="002837F8"/>
     <w:rsid w:val="002B32C1"/>
     <w:rsid w:val="002D203A"/>
     <w:rsid w:val="002F2E88"/>
     <w:rsid w:val="002F6289"/>
     <w:rsid w:val="00305121"/>
     <w:rsid w:val="00307AA3"/>
     <w:rsid w:val="003174FF"/>
     <w:rsid w:val="003345F1"/>
     <w:rsid w:val="0034045D"/>
     <w:rsid w:val="00346575"/>
     <w:rsid w:val="00382C8D"/>
     <w:rsid w:val="00386186"/>
     <w:rsid w:val="0039084A"/>
     <w:rsid w:val="003C4985"/>
     <w:rsid w:val="003D5107"/>
     <w:rsid w:val="003D5FF3"/>
     <w:rsid w:val="00404207"/>
     <w:rsid w:val="00405496"/>
     <w:rsid w:val="00411AE6"/>
     <w:rsid w:val="00414F4F"/>
     <w:rsid w:val="00446C4C"/>
     <w:rsid w:val="00460370"/>
     <w:rsid w:val="00467DAC"/>
     <w:rsid w:val="004C0EDB"/>
     <w:rsid w:val="004E7D2C"/>
     <w:rsid w:val="00501E0C"/>
+    <w:rsid w:val="005102D4"/>
     <w:rsid w:val="00533732"/>
     <w:rsid w:val="0053568E"/>
     <w:rsid w:val="0054162E"/>
     <w:rsid w:val="00576BF2"/>
     <w:rsid w:val="00582AFC"/>
     <w:rsid w:val="00583577"/>
     <w:rsid w:val="00583583"/>
     <w:rsid w:val="00590123"/>
     <w:rsid w:val="00595CE6"/>
     <w:rsid w:val="00596C53"/>
     <w:rsid w:val="005A1B09"/>
+    <w:rsid w:val="005A21BA"/>
+    <w:rsid w:val="005A2652"/>
     <w:rsid w:val="005A5648"/>
     <w:rsid w:val="005C1793"/>
     <w:rsid w:val="005C560C"/>
+    <w:rsid w:val="00656A0D"/>
     <w:rsid w:val="00670E1E"/>
     <w:rsid w:val="006728D2"/>
     <w:rsid w:val="00696F0B"/>
+    <w:rsid w:val="006A621D"/>
     <w:rsid w:val="006A6407"/>
     <w:rsid w:val="006B1A14"/>
     <w:rsid w:val="006C2AC2"/>
     <w:rsid w:val="006C403A"/>
+    <w:rsid w:val="006C4846"/>
     <w:rsid w:val="006C6E4A"/>
     <w:rsid w:val="006D578E"/>
     <w:rsid w:val="006D7067"/>
     <w:rsid w:val="006D7333"/>
     <w:rsid w:val="006F3AFB"/>
     <w:rsid w:val="006F5E9F"/>
     <w:rsid w:val="0070419B"/>
     <w:rsid w:val="00711085"/>
     <w:rsid w:val="00724565"/>
     <w:rsid w:val="00751CAE"/>
     <w:rsid w:val="00764007"/>
     <w:rsid w:val="00766CF0"/>
     <w:rsid w:val="00770108"/>
     <w:rsid w:val="00770C6A"/>
-    <w:rsid w:val="007806D2"/>
     <w:rsid w:val="00781FC1"/>
     <w:rsid w:val="00797B33"/>
     <w:rsid w:val="007A06C0"/>
     <w:rsid w:val="007A2026"/>
     <w:rsid w:val="007C6EE6"/>
     <w:rsid w:val="007D745D"/>
     <w:rsid w:val="008222FE"/>
     <w:rsid w:val="00824DE4"/>
     <w:rsid w:val="0084702C"/>
     <w:rsid w:val="0085384E"/>
     <w:rsid w:val="00866867"/>
     <w:rsid w:val="00867793"/>
     <w:rsid w:val="00871B3D"/>
     <w:rsid w:val="00872FF6"/>
     <w:rsid w:val="0087576E"/>
     <w:rsid w:val="00877D98"/>
     <w:rsid w:val="00895B2F"/>
     <w:rsid w:val="00895DD7"/>
     <w:rsid w:val="008A23B3"/>
     <w:rsid w:val="008A3E29"/>
+    <w:rsid w:val="008B55A9"/>
     <w:rsid w:val="008B79E9"/>
     <w:rsid w:val="008D1CD2"/>
     <w:rsid w:val="008E7191"/>
     <w:rsid w:val="008E7CB1"/>
+    <w:rsid w:val="00902517"/>
     <w:rsid w:val="00926518"/>
     <w:rsid w:val="0092748A"/>
     <w:rsid w:val="0092750E"/>
     <w:rsid w:val="0093057F"/>
     <w:rsid w:val="009330CE"/>
     <w:rsid w:val="00943D12"/>
     <w:rsid w:val="00954AF2"/>
     <w:rsid w:val="00991E7F"/>
     <w:rsid w:val="009B38A6"/>
+    <w:rsid w:val="009D1435"/>
     <w:rsid w:val="009D7620"/>
+    <w:rsid w:val="00A050E2"/>
     <w:rsid w:val="00A30601"/>
     <w:rsid w:val="00A429DC"/>
     <w:rsid w:val="00A467D9"/>
     <w:rsid w:val="00A514CC"/>
     <w:rsid w:val="00A56A18"/>
     <w:rsid w:val="00A65F6B"/>
     <w:rsid w:val="00A6727C"/>
     <w:rsid w:val="00A7070C"/>
     <w:rsid w:val="00A8202D"/>
     <w:rsid w:val="00A86AA2"/>
     <w:rsid w:val="00AA2599"/>
     <w:rsid w:val="00AA2C62"/>
     <w:rsid w:val="00AA361F"/>
     <w:rsid w:val="00AA50B7"/>
     <w:rsid w:val="00AB1720"/>
     <w:rsid w:val="00AE1D1B"/>
     <w:rsid w:val="00AE1F60"/>
+    <w:rsid w:val="00AE7094"/>
     <w:rsid w:val="00AF34D0"/>
     <w:rsid w:val="00B23B26"/>
     <w:rsid w:val="00B3337F"/>
     <w:rsid w:val="00B4105E"/>
     <w:rsid w:val="00B41C93"/>
     <w:rsid w:val="00B65DE5"/>
     <w:rsid w:val="00B7733B"/>
     <w:rsid w:val="00B8121E"/>
     <w:rsid w:val="00B82317"/>
     <w:rsid w:val="00BA468F"/>
     <w:rsid w:val="00BB5945"/>
     <w:rsid w:val="00BC3C2E"/>
     <w:rsid w:val="00BC4359"/>
     <w:rsid w:val="00BD4973"/>
     <w:rsid w:val="00BE7A32"/>
     <w:rsid w:val="00BF0A9A"/>
     <w:rsid w:val="00C1011D"/>
     <w:rsid w:val="00C2466A"/>
     <w:rsid w:val="00C5131E"/>
     <w:rsid w:val="00C5633C"/>
     <w:rsid w:val="00CB3B9F"/>
     <w:rsid w:val="00CF23D9"/>
     <w:rsid w:val="00D069DD"/>
     <w:rsid w:val="00D11AC9"/>
     <w:rsid w:val="00D46F3A"/>
     <w:rsid w:val="00D61266"/>
     <w:rsid w:val="00D6717B"/>
     <w:rsid w:val="00D80040"/>
     <w:rsid w:val="00D86573"/>
     <w:rsid w:val="00D87F03"/>
     <w:rsid w:val="00D930F7"/>
-    <w:rsid w:val="00DD1CB9"/>
     <w:rsid w:val="00DE2903"/>
     <w:rsid w:val="00E00857"/>
     <w:rsid w:val="00E53B0C"/>
     <w:rsid w:val="00E62771"/>
     <w:rsid w:val="00E64BFE"/>
     <w:rsid w:val="00E66F87"/>
     <w:rsid w:val="00E70F9B"/>
+    <w:rsid w:val="00E73AC7"/>
     <w:rsid w:val="00E80124"/>
     <w:rsid w:val="00E94136"/>
     <w:rsid w:val="00EA3B31"/>
     <w:rsid w:val="00EB2BC0"/>
     <w:rsid w:val="00EB4CFC"/>
     <w:rsid w:val="00EC0ED5"/>
     <w:rsid w:val="00ED2F25"/>
     <w:rsid w:val="00ED600D"/>
     <w:rsid w:val="00F06D58"/>
-    <w:rsid w:val="00F13670"/>
     <w:rsid w:val="00F1367D"/>
     <w:rsid w:val="00F256A6"/>
     <w:rsid w:val="00F278BA"/>
     <w:rsid w:val="00F47CB9"/>
     <w:rsid w:val="00F619B0"/>
     <w:rsid w:val="00F768AD"/>
     <w:rsid w:val="00F8497B"/>
     <w:rsid w:val="00F9122D"/>
     <w:rsid w:val="00FA33F8"/>
     <w:rsid w:val="00FC0DAB"/>
     <w:rsid w:val="00FC634C"/>
     <w:rsid w:val="00FD37A4"/>
     <w:rsid w:val="00FD4049"/>
     <w:rsid w:val="00FE52F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -4355,67 +4205,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>123</Words>
-  <Characters>738</Characters>
+  <Words>122</Words>
+  <Characters>734</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sil-art Rycho444</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>860</CharactersWithSpaces>
+  <CharactersWithSpaces>855</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Joanna Lipska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>